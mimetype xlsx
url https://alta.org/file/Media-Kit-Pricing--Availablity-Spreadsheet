--- v1 (2025-11-05)
+++ v2 (2026-04-07)
@@ -1,1725 +1,690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/xl/queryTables/queryTable6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PM Documents\Vendor Relations 2026\05 VR Collateral\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\PM Documents\Vendor Relations 2026\05 VR Collateral\Media Kit\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FEEEC76B-6924-4DBC-856A-FD436F28C201}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2BFEFAA1-736C-4A79-9653-2278880A4B3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="2" activeTab="2" xr2:uid="{1E40D9D4-0F52-425D-A528-02EA5CF4D86C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A0AF14C5-3E64-44C2-99E8-3DC3D46CD665}"/>
   </bookViews>
   <sheets>
-    <sheet name="New! UW Exec Forum" sheetId="8" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" r:id="rId7"/>
+    <sheet name="query (7)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="Pricing_and_Availbility_Spreadsheet" localSheetId="0" hidden="1">'New! UW Exec Forum'!$A$1:$G$35</definedName>
-[...4 lines deleted...]
-    <definedName name="query__7" localSheetId="5" hidden="1">'Price Availability Advo'!$A$1:$G$343</definedName>
+    <definedName name="query__7" localSheetId="0" hidden="1">'query (7)'!$A$1:$G$98</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{861FB4D8-50ED-4DF3-82B7-78E3448EA485}" odcFile="D:\PM Documents\Vendor Relations 2026\05 VR Collateral\Pricing and Availbility Spreadsheet.iqy" keepAlive="1" name="Pricing and Availbility Spreadsheet1" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
-[...15 lines deleted...]
-    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{F915474A-5A6B-45F3-8630-F795672158F4}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
+  <connection id="1" xr16:uid="{71139650-9BB4-46C0-A4EA-7B9E8E22952C}" odcFile="D:\PM Documents\Vendor Relations 2026\08 Invoices\SPP Invoices\query (7).iqy" keepAlive="1" name="query (7)" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
+    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{4B7458EB-93E6-452D-8B45-F1BD90301D0E}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1905" uniqueCount="530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="195">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Item Code (as #)</t>
   </si>
   <si>
     <t>Sponsorship Item</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
-    <t>Item Group</t>
-[...16 lines deleted...]
-  <si>
     <t>Avail @ALTA ONE</t>
   </si>
   <si>
     <t>Retail Price</t>
   </si>
   <si>
+    <t>Add On/Artwork Deadline/Sizes</t>
+  </si>
+  <si>
     <t>2026</t>
   </si>
   <si>
-    <t>Coffee Break Sponsorship all day Tuesday,</t>
+    <t>Drinks: Bubbly Bon Voyage/Champagne Cart</t>
+  </si>
+  <si>
+    <t>Sponsor a branded drinks station during event, bar station can be located at various points around the meeting space</t>
+  </si>
+  <si>
+    <t>Available</t>
+  </si>
+  <si>
+    <t>Table Drop - Breakfast Day 1</t>
+  </si>
+  <si>
+    <t>Table drop in the exhibit hall</t>
+  </si>
+  <si>
+    <t>Table Drop - Lunch Day 1</t>
+  </si>
+  <si>
+    <t>Table Drop - Breakfast Day 2</t>
+  </si>
+  <si>
+    <t>Table Drop - Lunch Day 2</t>
+  </si>
+  <si>
+    <t>Headshot Station</t>
+  </si>
+  <si>
+    <t>Headshot station with professional photographer, headshots shared with sponsor</t>
+  </si>
+  <si>
+    <t>Light Box - 3' x 7' Located in meeting space single sided</t>
+  </si>
+  <si>
+    <t>Location TBD - in the Registration area</t>
+  </si>
+  <si>
+    <t>Trailblazer A Full Header</t>
+  </si>
+  <si>
+    <t>TB_TBATopHeader  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 7</t>
+  </si>
+  <si>
+    <t>TB-B Out Bottom Windows 7  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 8</t>
+  </si>
+  <si>
+    <t>TB-B Out Bottom Windows 8  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 9</t>
+  </si>
+  <si>
+    <t>TB-B Out Bottom Windows 9  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 10</t>
+  </si>
+  <si>
+    <t>TB-B Out Bottom Windows 10  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows11</t>
+  </si>
+  <si>
+    <t>TB-B Out Bottom Windows 11  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows12</t>
+  </si>
+  <si>
+    <t>TB-B Out Bottom Windows 12  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 1</t>
+  </si>
+  <si>
+    <t>TB-B Outside Top Windows 1  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 2</t>
+  </si>
+  <si>
+    <t>TB-B Outside Top Windows 2  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 3</t>
+  </si>
+  <si>
+    <t>TB-B Outside Top Windows 3  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 4</t>
+  </si>
+  <si>
+    <t>TB-B Outside Top Windows 4  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 5</t>
+  </si>
+  <si>
+    <t>TB-B Outside Top Windows 5  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer A outside windows 6</t>
+  </si>
+  <si>
+    <t>TB-B Outside Top Windows 6  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 7</t>
+  </si>
+  <si>
+    <t>TB-D Out Bottom Windows 7  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 8</t>
+  </si>
+  <si>
+    <t>TB-D Out Bottom Windows 8  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 9</t>
+  </si>
+  <si>
+    <t>TB-D Out Bottom Windows 9  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 10</t>
+  </si>
+  <si>
+    <t>TB-D Out Bottom Windows 10  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 11</t>
+  </si>
+  <si>
+    <t>TB-D Out Bottom Windows 11  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 12</t>
+  </si>
+  <si>
+    <t>TB-D Out Bottom Windows 12  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 1</t>
+  </si>
+  <si>
+    <t>TB-D Out Top Windows 1  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 2</t>
+  </si>
+  <si>
+    <t>TB-D Out Top Windows 2  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 3</t>
+  </si>
+  <si>
+    <t>TB-D Out Top Windows 3  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 4</t>
+  </si>
+  <si>
+    <t>TB-D Out Top Windows 4  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 5</t>
+  </si>
+  <si>
+    <t>TB-D Out Top Windows 5  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazer D outside windows 6</t>
+  </si>
+  <si>
+    <t>TB-D Out Top Windows 6  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Trailblazers E Light Wall</t>
+  </si>
+  <si>
+    <t>Light Wall Top Panel A  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Hall of State Elevator Main Floor</t>
+  </si>
+  <si>
+    <t>Elevator Arch Left B  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Elevator Arch Right C  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Elevator Door D1 &amp; D2  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Culture Keepers Beam 1</t>
+  </si>
+  <si>
+    <t>Beam 1  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Culture Keepers Beam 2</t>
+  </si>
+  <si>
+    <t>Beam 2  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Culture Keepers Beam 3</t>
+  </si>
+  <si>
+    <t>Beam 3  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>Culture Keepers Beam 4</t>
+  </si>
+  <si>
+    <t>Beam 4  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+  </si>
+  <si>
+    <t>70" Video Screen and mobile stand video to run, 8:00 AM Tues- 5:00 PM Thur located in meeting space tbd</t>
+  </si>
+  <si>
+    <t>Cannot be located near the Registration desk</t>
+  </si>
+  <si>
+    <t>Mapmakers B</t>
+  </si>
+  <si>
+    <t>Private meeting room, move in after 5:00 PM Monday move out before 5:00 PM Wednesday - window branding available at an additional cost</t>
+  </si>
+  <si>
+    <t>Waltz &amp; Weiser Whiskey Bar &amp; Cantina</t>
+  </si>
+  <si>
+    <t>Host a dinner or cocktail party, or upsize to a hospitality hub</t>
+  </si>
+  <si>
+    <t>Scotch Library &amp; Terrace Scotch Tasting</t>
+  </si>
+  <si>
+    <t>Scotch tasting with Scotch Master - evenings only</t>
+  </si>
+  <si>
+    <t>Kierland South Terrace</t>
+  </si>
+  <si>
+    <t>Host an outdoor reception of party</t>
+  </si>
+  <si>
+    <t>Stateroom Private Dining Room Monday Evening</t>
+  </si>
+  <si>
+    <t>Host a dinner or cocktail party.</t>
+  </si>
+  <si>
+    <t>Marshalls Outpost Pavilion &amp; Lawn</t>
+  </si>
+  <si>
+    <t>Large space for outdoor reception, concert or party</t>
+  </si>
+  <si>
+    <t>Brittlebrush Bar &amp; Grill (Incl Lawn)</t>
+  </si>
+  <si>
+    <t>Inside/outside space for parties</t>
+  </si>
+  <si>
+    <t>Stateroom Private Dining Room Wednesday Evening</t>
+  </si>
+  <si>
+    <t>Edies Range House, Fire Pits &amp; Chipping Green</t>
+  </si>
+  <si>
+    <t>Sandpainters Courtyard Cactus Garden</t>
+  </si>
+  <si>
+    <t>Small intimate outdoor space for reception or cocktail party,</t>
+  </si>
+  <si>
+    <t>Swillings Point</t>
+  </si>
+  <si>
+    <t>Covered outdoor space by lazy river, includes own bar</t>
+  </si>
+  <si>
+    <t>Culturekeepers Sports Hall</t>
+  </si>
+  <si>
+    <t>Set up a small sports hall right alongside Market ONE with indoor games for attendees to compete with each other: Cornhole, bowling, golf simulator, table tennis, indoor pickle ball, foosball etc.</t>
+  </si>
+  <si>
+    <t>Pool Side Cabanas (Per)</t>
+  </si>
+  <si>
+    <t>Multiple cabanas available every day, not exclusive</t>
+  </si>
+  <si>
+    <t>Pittmans Lawn</t>
+  </si>
+  <si>
+    <t>Huge outdoor space for large concert</t>
+  </si>
+  <si>
+    <t>Presidential Suite</t>
+  </si>
+  <si>
+    <t>Large hotel suite for private meetings of to host a VIP, move in Saturday 4:00 PM move out Thursday Noon</t>
+  </si>
+  <si>
+    <t>Presidential Suite Adjoining Room</t>
+  </si>
+  <si>
+    <t>Dreamweavers Canyon 1/4</t>
+  </si>
+  <si>
+    <t>Host a reception in a quadrant of Dreamweavers Canyon. Not exclusive. By special arrangement please call</t>
+  </si>
+  <si>
+    <t>Faro &amp; Brag and Terrace Mon Evening</t>
+  </si>
+  <si>
+    <t>Faro &amp; Brag and Terrace Tues Evening</t>
+  </si>
+  <si>
+    <t>Faro &amp; Brag and Terrace Wed Evening</t>
+  </si>
+  <si>
+    <t>Quiet meeting space (Culture Keepers South)</t>
+  </si>
+  <si>
+    <t>Customized private meeting space located near but outside of the exhibit hall</t>
+  </si>
+  <si>
+    <t>Working Lounge: Small</t>
+  </si>
+  <si>
+    <t>Branded, furnished lounge area, can be set up in various locations. Includes furniture and branding on back wall</t>
+  </si>
+  <si>
+    <t>ALTA ONE General Session Premium Spot: Overall Sponsor Acknowledgement &amp; Sponsor Video Day 2</t>
+  </si>
+  <si>
+    <t>Includes signage, schedule mention</t>
+  </si>
+  <si>
+    <t>General Session Commercial Break Day 2 Video</t>
+  </si>
+  <si>
+    <t>ALTA ONE General Session Premium Spot: overall Sponsor Acknowledgement &amp; Sponsor Video Day 3</t>
+  </si>
+  <si>
+    <t>ALTA ONE General Session Commercial Day 3</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Tues 1</t>
+  </si>
+  <si>
+    <t>Branding on session signage, acknowledgement from speaker, branding on online program</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Tues 2</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Tues 3</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Tues 4</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Tues 5</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Tues 6</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Wed 1</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Wed 2</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Wed 3</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Wed 4</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Wed 5</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Wed 6</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Thur 1</t>
+  </si>
+  <si>
+    <t>Notable/Engagement Lab Thur 2</t>
+  </si>
+  <si>
+    <t>Our Values Award Sponsorship (2 of 4) incl sign</t>
+  </si>
+  <si>
+    <t>Our Values Award Sponsorship (3 of 4)</t>
+  </si>
+  <si>
+    <t>Our Values Award Sponsorship (4 of 4)</t>
+  </si>
+  <si>
+    <t>Photo Booth</t>
+  </si>
+  <si>
+    <t>Can be located in and around the meeting space</t>
+  </si>
+  <si>
+    <t>3'x7' Double-sided Light Box</t>
+  </si>
+  <si>
+    <t>Branded double sided illuminated sign - static images only, may require power drop</t>
+  </si>
+  <si>
+    <t>Reception: Happy Hour ALTA ONE Wednesday in Market ONE</t>
+  </si>
+  <si>
+    <t>Includes signage, cups and napkins, branding on schedule</t>
+  </si>
+  <si>
+    <t>Chair Drop: Day 2 Omni/General Session</t>
+  </si>
+  <si>
+    <t>Chair Drop: Day 3 Omni/General Session</t>
+  </si>
+  <si>
+    <t>Room Drop Night 3</t>
+  </si>
+  <si>
+    <t>Starbucks Gift Cards</t>
+  </si>
+  <si>
+    <t>Sponsor branded gift cards, distributed from Registration desk at check in</t>
+  </si>
+  <si>
+    <t>Beverage station Sponsorships - Per day (Tues or Weds)</t>
   </si>
   <si>
     <t>Sponsor the all day coffee session. Includes; branded napkins and cup sleeves</t>
   </si>
   <si>
-    <t>Break/Meal Sponsorships</t>
-[...953 lines deleted...]
-    <t xml:space="preserve">Exclusive: your commercial plays on guest room TVs whenever the TV is first turned on
+    <t>Beverage station Sponsorships - All day Tuesday &amp; Wednesday</t>
+  </si>
+  <si>
+    <t>ALTA ONE NTP Breakfast Sponsorship</t>
+  </si>
+  <si>
+    <t>Sponsor the new NTP's breakfast, includes acknowledgement on schedule, chair drop, napkins</t>
+  </si>
+  <si>
+    <t>Tote Bags/ Pad Portfolio Inserts - Flyers</t>
+  </si>
+  <si>
+    <t>Sponsor provided flyers</t>
+  </si>
+  <si>
+    <t>Tote Bags/ Pad Portfolio Inserts - Swag</t>
+  </si>
+  <si>
+    <t>Sponsor provided swag items - no item exclusivity</t>
+  </si>
+  <si>
+    <t>Wi-fi Sponsorship (Password Only)</t>
+  </si>
+  <si>
+    <t>Password branding Only. Password code cards for distribution included, double sided color with sponsors brand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bar consumption, staffing &amp; branding - add on
+Sponsors works with Hotel on F&amp;B
 </t>
   </si>
   <si>
-    <t>Working Lounge: Large</t>
-[...584 lines deleted...]
-    <t>Premium Sponsorship Advocacy Summit @ ALTA Offices and Terrace: includes video, 2 free passes &amp; brand placement</t>
+    <t>Sponsor acquires and ships items to ALTA staff onsite</t>
+  </si>
+  <si>
+    <t>Includes signage Artwork due 8/28</t>
+  </si>
+  <si>
+    <t>Artwork due: 8/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artwork due: 8/28
+</t>
+  </si>
+  <si>
+    <t>Video file due 9/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">F&amp;B to the hotel
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">F&amp;B minimum to the hotel may apply.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Whiskey sommelier, drinks, times and consumption by direct arrangement with the hotel—not exclusive to any one sponsor
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+F&amp;B to the hotel, all equipment by arrangement with a local DMC or sponsor chosen supplier
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+F&amp;B to the hotel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Add on- Sponsor organizes all aspects of decoration, staging and any equipment
+F&amp;B to the hotel
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All F&amp;B to the hotel, no furniture removal  - add on: move in Fri move out Thurs: Addl; nights $3,500 per night move in Saturday 4:00 PM move out Thursday Noon
+</t>
+  </si>
+  <si>
+    <t>Branding -add on
+A/w due 8/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60 Seconds Max Video file due 9/15
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Call for bundled pricing
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Equipment branding: add on
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Branding included, add on: power drop if needed
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">artwork due 8/28
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor acquires and ships items to ALTA staff onsite
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor works directly with hotel for fulfilment, DND policy and portage fees
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor acquires and ships cards to ALTA
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a/w for signage &amp; coffee sleeves due: 8/28
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a/w for signage due: 8/28
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Qty 750
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/w due: ALTA ONE 8/28
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2163,548 +1128,180 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="42">
+  <dxfs count="7">
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
     </dxf>
     <dxf>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...1 lines deleted...]
-    <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...1 lines deleted...]
-      <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="30" formatCode="@"/>
-[...4 lines deleted...]
-    <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...104 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="Pricing and Availbility Spreadsheet" backgroundRefresh="0" connectionId="5" xr16:uid="{CF214450-434F-4501-AEBA-89A27C1FF25C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
-  <queryTableRefresh nextId="16">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="query (7)" backgroundRefresh="0" connectionId="1" xr16:uid="{072DDD44-E8F7-47C0-A681-7D81EFB940D4}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="10">
     <queryTableFields count="7">
       <queryTableField id="1" name="Year" tableColumnId="1"/>
       <queryTableField id="2" name="Item Code (as #)" tableColumnId="2"/>
-      <queryTableField id="5" name="Item Group" tableColumnId="3"/>
-      <queryTableField id="3" name="Sponsorship Item" tableColumnId="4"/>
+      <queryTableField id="3" name="Sponsorship Item" tableColumnId="3"/>
+      <queryTableField id="6" name="Retail Price" tableColumnId="4"/>
       <queryTableField id="4" name="Item Description" tableColumnId="5"/>
-      <queryTableField id="12" name="Retail Price" tableColumnId="6"/>
-      <queryTableField id="7" name="Avail @ UWF" tableColumnId="12"/>
+      <queryTableField id="5" name="Avail @ALTA ONE" tableColumnId="6"/>
+      <queryTableField id="7" name="Add On/Artwork Deadline/Sizes" tableColumnId="7"/>
     </queryTableFields>
-    <queryTableDeletedFields count="8">
-[...135 lines deleted...]
-      <deletedField name="Avail @ NTP BFast"/>
+    <queryTableDeletedFields count="2">
       <deletedField name="Item Type"/>
       <deletedField name="Path"/>
     </queryTableDeletedFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
-<file path=xl/tables/_rels/table2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{4D27807D-F07C-4935-9C87-47495C920CDF}" name="Table_Pricing_and_Availbility_Spreadsheet8" displayName="Table_Pricing_and_Availbility_Spreadsheet8" ref="A1:G35" tableType="queryTable" totalsRowShown="0">
-[...3 lines deleted...]
-  </sortState>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B51A9FF6-7EF3-4E0F-A503-EB3DC8B65CF6}" name="Table_query__7" displayName="Table_query__7" ref="A1:G98" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:G98" xr:uid="{B51A9FF6-7EF3-4E0F-A503-EB3DC8B65CF6}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{8335A488-22E2-4855-B781-0CF0065A8DCB}" uniqueName="Title" name="Year" queryTableFieldId="1" dataDxfId="41"/>
-[...100 lines deleted...]
-    <tableColumn id="7" xr3:uid="{A307BDAD-61C0-4211-A160-B1F44DC6A856}" uniqueName="Avail_x005f_x0020__x005f_x0040__x005f_x0020_ADVO" name="Avail @ ADVO" queryTableFieldId="10" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{B387CD32-5C8B-4633-B047-ED414E8BF4BC}" uniqueName="Title" name="Year" queryTableFieldId="1" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{B7D3D79B-FFBC-499B-9468-540729A2C720}" uniqueName="Product_x005f_x0020_Number" name="Item Code (as #)" queryTableFieldId="2" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{610BF20C-1D4A-41BD-9819-33201F3C3CAB}" uniqueName="Product_x005f_x0020_Name" name="Sponsorship Item" queryTableFieldId="3" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{C3433C0A-BFA9-493B-B9CD-E6CBAB263A0A}" uniqueName="Member_x005f_x0020_Price" name="Retail Price" queryTableFieldId="6" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{73CD2743-F1FF-4F62-8048-2B5CBC4061B1}" uniqueName="Product_x005f_x0020_Code" name="Item Description" queryTableFieldId="4" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{8DE362DF-9DB4-43A7-87CD-140619B99C30}" uniqueName="Avail_x005f_x0020__x005f_x0040_ALTA_x005f_x0020_ON" name="Avail @ALTA ONE" queryTableFieldId="5" dataDxfId="0"/>
+    <tableColumn id="7" xr3:uid="{F4DCBA6C-3850-4A20-A892-8B2479C7B40E}" uniqueName="Add_x005f_x0020_On" name="Add On/Artwork Deadline/Sizes" queryTableFieldId="7" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2985,21357 +1582,2325 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35BF9943-3A49-4893-B50A-2BD68F0DB558}">
-[...3 lines deleted...]
-  <dimension ref="A1:G35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{479D0BA5-8FD8-4131-A6B9-06E9470B21D3}">
+  <dimension ref="A1:G98"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9:XFD9"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.140625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="37.5703125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="60.7109375" customWidth="1"/>
+    <col min="3" max="3" width="81.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="81.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="13.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="49" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
+    <row r="2" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="3">
+        <v>12.1</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="4">
+        <v>5000</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="3">
+        <v>18.16</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="4">
+        <v>2000</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="2">
-[...2 lines deleted...]
-      <c r="C2" s="1" t="s">
+      <c r="F3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="3">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="4">
+        <v>2000</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="3">
+        <v>18.18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2000</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="3">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="4">
+        <v>1000</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="3">
+        <v>31</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="4">
+        <v>7999</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3">
+        <v>31.02</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F2" s="4">
+      <c r="D8" s="4">
+        <v>5000</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3">
+        <v>32.15</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="4">
+        <v>3796.85</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="3">
+        <v>32.19</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="4">
+        <v>1009.8</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="4">
+        <v>558.84</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="3">
+        <v>32.36</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="4">
+        <v>5571.77</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="3">
+        <v>32.39</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" s="4">
+        <v>0</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="3">
+        <v>32.39</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" s="4">
+        <v>0</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="3">
+        <v>32.39</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" s="4">
+        <v>0</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="3">
+        <v>32.549999999999997</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D38" s="4">
+        <v>2500</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="3">
+        <v>32.549999999999997</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" s="4">
+        <v>1700</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="3">
+        <v>32.549999999999997</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D40" s="4">
+        <v>1700</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="3">
+        <v>32.549999999999997</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D41" s="4">
+        <v>1700</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="3">
+        <v>32.57</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D42" s="4">
+        <v>13999</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="3">
+        <v>33.029000000000003</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" s="4">
+        <v>5999</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="3">
+        <v>33.04</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D44" s="4">
+        <v>12500</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="3">
+        <v>33.040999999999997</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" s="4">
+        <v>7999</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="3">
+        <v>33.042999999999999</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="4">
+        <v>3000</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="3">
+        <v>33.043999999999997</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D47" s="4">
+        <v>3000</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="3">
+        <v>33.045000000000002</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D48" s="4">
         <v>10000</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...38 lines deleted...]
-      <c r="F4" s="4">
+      <c r="E48" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="3">
+        <v>33.045999999999999</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D49" s="4">
+        <v>5000</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="3">
+        <v>33.045999999999999</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D50" s="4">
         <v>3000</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...42 lines deleted...]
-      <c r="F6" s="4">
+      <c r="E50" s="1"/>
+      <c r="F50" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="3">
+        <v>33.046999999999997</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D51" s="4">
+        <v>10000</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="3">
+        <v>33.048000000000002</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D52" s="4">
+        <v>1500</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="3">
+        <v>33.048999999999999</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D53" s="4">
+        <v>3000</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="3">
+        <v>33.052</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D54" s="4">
         <v>2000</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...19 lines deleted...]
-      <c r="F7" s="4">
+      <c r="E54" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="3">
+        <v>33.052999999999997</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D55" s="4">
+        <v>500</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="3">
+        <v>33.064</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D56" s="4">
+        <v>5000</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="3">
+        <v>33.066000000000003</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D57" s="4">
+        <v>22000</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="3">
+        <v>33.066000000000003</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D58" s="4">
+        <v>8000</v>
+      </c>
+      <c r="E58" s="1"/>
+      <c r="F58" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="3">
+        <v>33.07</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D59" s="4">
+        <v>7500</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="3">
+        <v>33.08</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D60" s="4">
+        <v>10000</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="3">
+        <v>33.081000000000003</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D61" s="4">
+        <v>10000</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="3">
+        <v>33.082000000000001</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D62" s="4">
+        <v>10000</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="3">
+        <v>45.11</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D63" s="4">
+        <v>15000</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="3">
+        <v>45.12</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D64" s="4">
+        <v>8000</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="1"/>
+    </row>
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="3">
+        <v>51.13</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D65" s="4">
+        <v>14999</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="3">
+        <v>51.14</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D66" s="4">
+        <v>5350</v>
+      </c>
+      <c r="E66" s="1"/>
+      <c r="F66" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="3">
+        <v>51.15</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D67" s="4">
+        <v>10700</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B68" s="3">
+        <v>51.16</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D68" s="4">
         <v>1500</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...267 lines deleted...]
-      <c r="G35" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="3">
+        <v>54.01</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D69" s="4">
+        <v>750</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="3">
+        <v>54.011000000000003</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="4">
+        <v>750</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="3">
+        <v>54.012</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D71" s="4">
+        <v>750</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="3">
+        <v>54.012999999999998</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D72" s="4">
+        <v>750</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="3">
+        <v>54.014000000000003</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D73" s="4">
+        <v>750</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="3">
+        <v>54.015000000000001</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D74" s="4">
+        <v>750</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="3">
+        <v>54.02</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D75" s="4">
+        <v>750</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="3">
+        <v>54.021000000000001</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D76" s="4">
+        <v>750</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="3">
+        <v>54.021999999999998</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D77" s="4">
+        <v>750</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B78" s="3">
+        <v>54.023000000000003</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D78" s="4">
+        <v>500</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="3">
+        <v>54.024000000000001</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D79" s="4">
+        <v>500</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="3">
+        <v>54.024999999999999</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D80" s="4">
+        <v>500</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="3">
+        <v>54.03</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D81" s="4">
+        <v>250</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" s="3">
+        <v>54.030999999999999</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D82" s="4">
+        <v>250</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B83" s="3">
+        <v>62.12</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D83" s="4">
+        <v>4000</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="3">
+        <v>62.13</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D84" s="4">
+        <v>4000</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B85" s="3">
+        <v>62.14</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D85" s="4">
+        <v>4000</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="3">
+        <v>69</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D86" s="4">
+        <v>9000</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B87" s="3">
+        <v>70.010000000000005</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D87" s="4">
+        <v>5000</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B88" s="3">
+        <v>74.459999999999994</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D88" s="4">
+        <v>12000</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="3">
+        <v>79.001000000000005</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D89" s="4">
+        <v>1500</v>
+      </c>
+      <c r="E89" s="1"/>
+      <c r="F89" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" s="3">
+        <v>79.001999999999995</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D90" s="4">
+        <v>1000</v>
+      </c>
+      <c r="E90" s="1"/>
+      <c r="F90" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="3">
+        <v>79.302000000000007</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D91" s="4">
+        <v>500</v>
+      </c>
+      <c r="E91" s="1"/>
+      <c r="F91" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="3">
+        <v>89</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D92" s="4">
+        <v>4999</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="3">
+        <v>89.1</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D93" s="4">
+        <v>4999</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="3">
+        <v>89.12</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D94" s="4">
+        <v>8999</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="3">
+        <v>89.2</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D95" s="4">
+        <v>7999</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" s="3">
+        <v>94.2</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D96" s="4">
+        <v>3000</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B97" s="3">
+        <v>94.21</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D97" s="4">
+        <v>125</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="3">
+        <v>102.1</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D98" s="4">
+        <v>15999</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>194</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
-</worksheet>
-[...20819 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-[...6 lines deleted...]
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>query (7)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Paul Martin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>